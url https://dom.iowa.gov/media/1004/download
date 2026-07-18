--- v0 (2026-02-27)
+++ v1 (2026-07-18)
@@ -1,46 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40CAED51" w14:textId="7422AB61" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0BDCDAB2">
         <w:rPr>
@@ -437,51 +435,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deliverable Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A04C15E" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="2A04C15E" w14:textId="7A383E90" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
@@ -591,132 +589,132 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D391D" w14:paraId="390EBB98" w14:textId="77777777" w:rsidTr="62AC8261">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F7ED3E4" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="7F7ED3E4" w14:textId="6433F044" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F93D088" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="3F93D088" w14:textId="55B38CF8" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kickoff Meeting with Agency to establish the direction of project, timelines, expectations and Deliverables. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24B3D13E" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="24B3D13E" w14:textId="7496BBE7" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Assigned staff will attend. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="216EF737" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="216EF737" w14:textId="7C6CCA38" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>&lt;&lt;Date&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D391D" w14:paraId="03D4142B" w14:textId="77777777" w:rsidTr="62AC8261">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcMar>
@@ -732,51 +730,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F86E3A6" w14:textId="7863DC0C" w:rsidR="006F2858" w:rsidRDefault="01A54D6D">
+          <w:p w14:paraId="6F86E3A6" w14:textId="52769710" w:rsidR="006F2858" w:rsidRDefault="01A54D6D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="411F213D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
             <w:r w:rsidR="004E1B45" w:rsidRPr="411F213D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> shall meet with the Agency weekly during the Term of this SOW to report on progress.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
@@ -796,51 +794,51 @@
             </w:pPr>
             <w:r w:rsidRPr="411F213D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
             <w:r w:rsidR="004E1B45" w:rsidRPr="411F213D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> shall provide the Agency with a report summarizing weekly progress.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18BC1DE8" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+          <w:p w14:paraId="18BC1DE8" w14:textId="2A8E2824" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2E41" w14:paraId="6AB0DFA6" w14:textId="77777777" w:rsidTr="62AC8261">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -1786,139 +1784,408 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eliverable is complete.&gt;&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A31B05A" w14:textId="5FD80887" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Agency Responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &lt;&lt;Indicate what the Agency must do in order for the project to succeed.&gt;&gt;</w:t>
+        <w:t xml:space="preserve"> &lt;&lt;Indicate what the Agency must do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project to succeed.&gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F473035" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79112DFA" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Assumptions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Indicate any conditions that the Agency and/or Vendor expect will exist in the implementation of the project.&gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231DD006" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C247ED" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
+    <w:p w14:paraId="144E3D18" w14:textId="201F9E69" w:rsidR="00ED6143" w:rsidRDefault="004E1B45" w:rsidP="006531DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Terms and Conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Only add terms and conditions if they are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> already present in the master agreement or differ from the master agreement (and the MA permits the SOW to stipulate to different terms.&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAB4397" w14:textId="77777777" w:rsidR="006531DB" w:rsidRPr="006531DB" w:rsidRDefault="006531DB" w:rsidP="006531DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A274A3C" w14:textId="77777777" w:rsidR="004224BD" w:rsidRDefault="00ED6143" w:rsidP="00ED6143">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Compliance with Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513FEDD" w14:textId="15DE3CEF" w:rsidR="004224BD" w:rsidRPr="004224BD" w:rsidRDefault="004224BD" w:rsidP="004224BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vendor acknowledges that this SOW is governed by Iowa law, including, but not limited to Iowa Code sections 8.94 through 8.96, which control over any conflicting term, such that any provision those sections prohibit is void as contrary to public policy and this SOW will be read and enforced as if that provision were omitted. The terms required by section 8.95 are deemed included, and any limitation of Vendor liability must conform to section 8.96.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780FE196" w14:textId="3057D85C" w:rsidR="00ED6143" w:rsidRDefault="00ED6143" w:rsidP="004224BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Vendor represents and warrants that the Vendor and Vendor-provided Deliverables will at all relevant times comply with all applicable State and federal laws, including, but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="004F72B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those relating to information </w:t>
+      </w:r>
+      <w:r w:rsidR="004F72B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and communication </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>technology accessibility requirements, including applicable provisions of Section 508 of the Rehabilitation Act of 1973 and Title II of the Americans with Disabilities Act of 1990, each as amended, including any implementing regulations and successor standards applicable to public entities serving a population of 50,000 or more (collectively, "Accessibility Standards"). At minimum, Vendor shall conform to the Web Content Accessibility Guidelines as adopted or incorporated by applicable law, or any successor guidelines, whichever imposes the greater accessibility requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B738E94" w14:textId="15D241F3" w:rsidR="00ED6143" w:rsidRDefault="00ED6143" w:rsidP="00ED6143">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Accessibility Conformance Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. For any Deliverable that includes</w:t>
+      </w:r>
+      <w:r w:rsidR="004F72B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="004F72B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technology, Vendor shall provide an Accessibility Conformance Report (“ACR”) documenting conformance with the Accessibility Standards. An ACR is based on the Voluntary Product Accessibility Template (“VPAT”) developed to demonstrate conformance with Section 508 of the Rehabilitation Act. Vendor shall provide the ACR upon delivery of the applicable Deliverable and shall provide an updated ACR upon any material change to the Deliverable's user interface or accessibility-affecting functionality, at least annually during the term of this SOW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C245EEC" w14:textId="4256FA95" w:rsidR="00ED6143" w:rsidRPr="006531DB" w:rsidRDefault="001912A0" w:rsidP="006531DB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006531DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Compliance with Iowa Department of Management Policies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6143" w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor shall comply with all applicable policies issued by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Iowa Department of Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6143" w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as published at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00ED6143" w:rsidRPr="006531DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://policies.iowa.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00ED6143" w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and as may be amended from time to time. Vendor acknowledges </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6143" w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>that such policies are incorporated herein by reference to the extent applicable to Vendor's performance under this</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6143" w:rsidRPr="00ED6143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SOW.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6169DDCC" w14:textId="726FE71B" w:rsidR="006F2858" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="356EC9EE" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2339,51 +2606,50 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00153038">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Feedback may address cost, delivery and support, flexibility, partnership, and security and compliance. Performance Data may include the Vendor’s effectiveness in meeting contract obligations, service level agreements, project management requirements, and risk management protocols.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9654AF" w14:textId="373E696A" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="62AC8261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payment Schedule. </w:t>
       </w:r>
       <w:r w:rsidR="214059B4" w:rsidRPr="62AC8261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>&lt;&lt;</w:t>
       </w:r>
       <w:r w:rsidR="214059B4" w:rsidRPr="62AC8261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Delete or modify as needed&gt;&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="62AC8261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Listed in the table below are the milestone deliverables along with the deliverable dates and associated costs. Payments will be made in arrears within 60 days of the date of </w:t>
       </w:r>
       <w:r w:rsidR="00B228A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2956,50 +3222,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEB84DC" w14:textId="6A85BA4E" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>No changes to the scope of work, Deliverables, Acceptance Criteria, project schedule, compensation, or any other material term of this SOW shall be effective unless made in writing and signed by both parties through a formal change order (each, a “Change Order”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3854D9B1" w14:textId="578444C1" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3009,130 +3276,106 @@
     </w:p>
     <w:p w14:paraId="2A303930" w14:textId="4040EC68" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2430"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">a description of the proposed </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a description of the proposed change;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="170EB0C5" w14:textId="54373095" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2430"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">the reason for the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the reason for the change;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29A0303D" w14:textId="4AB40139" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2430"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">any adjustments to the project schedule or </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>any adjustments to the project schedule or Deliverables;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01675042" w14:textId="655760A4" w:rsidR="00610312" w:rsidRPr="00610312" w:rsidRDefault="00610312" w:rsidP="00610312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2430"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3365,59 +3608,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>volv</w:t>
       </w:r>
       <w:r w:rsidR="0063388C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="0063388C" w:rsidRPr="0063388C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> direct services to the public or oversight/enforcement of services to the public.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7D89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Also </w:t>
-[...7 lines deleted...]
-        <w:t>requires additional signatures (below).</w:t>
+        <w:t xml:space="preserve"> Also requires additional signatures (below).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> If the SOW does not require 8F language, delete this section and accompanying signature block below.&gt;&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7D89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E1B45" w:rsidRPr="00921C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>8F: Iowa Code Chapter 8F Compliance.</w:t>
       </w:r>
       <w:r w:rsidR="004E1B45" w:rsidRPr="00921C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3477,50 +3712,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pursuant to Iowa Code § 8F.4, Vendor shall file an annual report with the Office and the Legislative Services Agency within 10 months following the end of Vendor’s fiscal year (unless the exceptions provided in Iowa Code § 8F.4(1)(b) apply). The annual report shall contain:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FE1E4E" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Financial information relative to the expenditure of state and federal moneys for the prior year pursuant to this Agreement.  The financial information shall include but is not limited to budget and actual revenue and expenditure information for the year covered. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDD64F0" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Financial information relating to all service contracts with the Office during the preceding year, including the costs by category to provide the contracted services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B76136C" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
       <w:pPr>
@@ -3676,58 +3912,65 @@
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Execution.  </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>In consideration of the mut</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ual covenants set forth above and for other good and valuable consideration, the receipt, adequacy and legal sufficiency of which are hereby acknowledged, the parties have entered into the above Statement of Work and have caused their </w:t>
-      </w:r>
+        <w:t xml:space="preserve">ual covenants set forth above and for other good and valuable consideration, the receipt, adequacy and legal sufficiency of which are hereby acknowledged, the parties have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>duly authorized representatives to execute this SOW.</w:t>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above Statement of Work and have caused their duly authorized representatives to execute this SOW.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="105"/>
         <w:tblW w:w="9390" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4695"/>
         <w:gridCol w:w="4695"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C6433" w:rsidRPr="002A1C85" w14:paraId="2DBE0357" w14:textId="77777777" w:rsidTr="002C6433">
         <w:trPr>
           <w:trHeight w:val="250"/>
           <w:tblHeader/>
@@ -4227,50 +4470,51 @@
         <w:t xml:space="preserve">&gt;&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E46AF82" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C7EE23" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Per Iowa Code § 8F.3(2), certification shall be signed by: 1) An officer and director; OR 2) Two directors; OR 3) The sole proprietor of the Vendor, whichever is applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79077B5E" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="60"/>
         <w:tblW w:w="9390" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -4899,55 +5143,63 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A6BF708" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>For the purpose of public safety, security of government facilities, physical security surveillance of critical infrastructure, and other national security purposes, video surveillance and telecommunications equipment produced by Hytera Communications Corporation, Hangzhou Hikvision Digital Technology Company, or Dahua Technology Company (or any subsidiary or affiliate of such entities).</w:t>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public safety, security of government facilities, physical security surveillance of critical infrastructure, and other national security purposes, video surveillance and telecommunications equipment produced by Hytera Communications Corporation, Hangzhou Hikvision Digital Technology Company, or Dahua Technology Company (or any subsidiary or affiliate of such entities).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF0B576" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Telecommunications or video surveillance services provided by such entities or using such equipment.</w:t>
       </w:r>
@@ -5053,346 +5305,416 @@
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement of recovered materials. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">To the extent applicable, and in accordance with 2 CFR Pt. 200, App. II, Section J, the Vendor must comply with section 6002 of the Solid Waste Disposal Act, as amended by the Resource Conservation and Recovery Act. The requirements of </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6002 include procuring only items designated in guidelines of the Environmental Protection Agency (EPA) at</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="002A1C85">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> 40 CFR part 247</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> that contain the highest percentage of recovered materials practicable, consistent with maintaining a satisfactory level of competition, where the purchase price of the item exceeds $10,000 or the value of the quantity acquired during the preceding fiscal year exceeded $10,000; procuring solid waste management services in a manner that maximizes energy and resource recovery; and establishing an affirmative procurement program for procurement of recovered materials identified in the EPA guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A159436" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E3AFD7" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contract Work Hours and Safety Standards Act (40 U.S.C. § 3701-3708).</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In accordance with 2 CFR Pt. 200, App. II, Sec. E., to the extent that Vendor’s contract is in excess of $100,000 and involves the employment of mechanics or laborers, Vendor must act in compliance with 40 U.S.C. §§ 3702 and 3704, as supplemented by Department of Labor regulations (29 C.F.R. part 5). To the extent applicable, Vendor must compute the wages of every mechanic and laborer on the basis of a standard work week of 40 hours. Work in excess of the standard work week is permissible provided that the worker is compensated at a rate of not less than one and a half times the basic rate of pay for all hours worked in excess of 40 hours in the work week. The requirements of 40 U.S.C. § 3704 are applicable to construction work and provide that no laborer or mechanic must be required to work in surroundings or under working conditions which are unsanitary, hazardous or dangerous. These requirements do not apply to the purchases of supplies or materials or articles ordinarily available on the open market, or contracts for transportation or transmission of intelligence.</w:t>
+        <w:t xml:space="preserve"> In accordance with 2 CFR Pt. 200, App. II, Sec. E., to the extent that Vendor’s contract is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000 and involves the employment of mechanics or laborers, Vendor must act in compliance with 40 U.S.C. §§ 3702 and 3704, as supplemented by Department of Labor regulations (29 C.F.R. part 5). To the extent applicable, Vendor must compute the wages of every mechanic and laborer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a standard work week of 40 hours. Work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the standard work week is permissible provided that the worker is compensated at a rate of not less than one and a half times the basic rate of pay for all hours worked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 hours in the work week. The requirements of 40 U.S.C. § 3704 are applicable to construction work and provide that no laborer or mechanic must be required to work in surroundings or under working conditions which are unsanitary, hazardous or dangerous. These requirements do not apply to the purchases of supplies or materials or articles ordinarily available on the open market, or contracts for transportation or transmission of intelligence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DD84E1" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3F60F0" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clean Air Act (42 U.S.C. §§ 7401-7671q.) and the Federal Water Pollution Control Act (33 U.S.C. §§ 1251-1387), as amended.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In accordance with 2 CFR Pt. 200, App. II, Section G, Vendor agrees to comply with all applicable standards, orders or regulations issued pursuant to the Clean Air Act (4</w:t>
-      </w:r>
-[...152 lines deleted...]
-        <w:t xml:space="preserve">listed on the government-wide exclusions in the System of Award Management (“SAM”), in accordance with the OMB guidelines at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="002A1C85">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> U.S.C. §§ 7401-7671q) and the Federal Water Pollution Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>ntrol Act as amended (33 U.S.C. §§ 1251-1387). Vendor agrees to comply with these Applicable Laws, violations of which must be reported to the State and fe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>deral awarding agency and the regional office of the Environmental Protection Agency (EPA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C76AFAD" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703E6D8A" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davis-Bacon Act, as amended (40 U.S.C. 3141-3148). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>To the extent required by Federal program legislation, and in accordance with 2 CFR Pt. 200 App. II, Section D, all prime construction contracts in excess of $2,000 awarded by non-Federal entities must include a provision for compliance with the Davis-Bacon Act (40 U.S.C. 3141-3144, and 3146-3148) as supplemented by Department of Labor regulations (29 CFR Part 5, “Labor Standards Provisions Applicable to Contracts Covering Federally Financed and Assisted Construction”). In accordance with the statute, and to the extent mandated under federal law, Vendor must pay wages to laborers and mechanics at a rate not less than the prevailing wages specified in a wage determination made by the Secretary of Labor. In addition, Vendor must pay wages not less than once a week. Vendor must place a copy of the current prevailing wage determination issued by the Department of Labor in each solicitation. The Agreement is conditioned upon the acceptance of the wage determination. Vendor must report all suspected or reported violations to the Federal awarding agency. Vendor must also comply with the Copeland “Anti-Kickback” Act (40 U.S.C. 3145), as supplemented by Department of Labor regulations (29 CFR Part 3, “Contractors and Subcontractors on Public Building or Public Work Financed in Whole or in Part by Loans or Grants from the United States”). Vendor is prohibited from inducing, by any means, any person employed in the construction, completion, or repair of public work, to give up any part of the compensation to which he or she is otherwise entitled. Vendor must report all suspected or reported violations to the Federal awarding agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FD4457" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0033852B" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rights to Inventions Made Under a Contract or Agreement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>To the extent applicable and in accordance with 2 C.F.R. Pt. 200 App. II, Section F, the Vendor must comply with the requirements of 37 CFR Part 401, “Rights to Inventions Made by Nonprofit Organizations and Small Business Firms Under Government Grants, Contracts and Cooperative Agreements,” and any implementing regulations issued by the awarding agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538861A4" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3216B210" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspension and Debarment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This certification is required by the provisions of Executive Orders 12549 and 12689 and 31 C.F.R. part 19 regarding Debarment, Suspension, and Other Responsibility. In accorda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nce with 2 C.F.R. Pt. 200, App. II, Section H, Vendor certifies that it is not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listed on the government-wide exclusions in the System of Award Management (“SAM”), in accordance with the OMB guidelines at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="002A1C85">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> CFR 180 that implement Executive Orders 12549 (3 C.F.R. part 1986 Comp., p. 189) and 12689 (3 C.F.R. part 1989 Comp., p. 235), “Debarment and Suspension.” SAM Exclusions contains the names of parties debarred, suspended, or otherwise excluded by agencies, as well as parties declared ineligible under statutory or regulatory authority other than Executive Order 12549.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB9DDBD" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="006F2858" w:rsidP="62AC8261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="147C71E8" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lobbying. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">This certification is required by the provisions of Section 319 of Public Law 101-121, Government wide Guidance for New Restrictions on Lobbying, and 31 U.S.C. § 1352. These regulations require certification by Vendor (and its subcontractors) that they have not engaged in prohibited lobbying activities and/or have filed any required disclosures in accordance with these Applicable Laws. Submission of this certification is a prerequisite for making or entering into this </w:t>
+        <w:t xml:space="preserve">This certification is required by the provisions of Section 319 of Public Law 101-121, Government wide Guidance for New Restrictions on Lobbying, and 31 U.S.C. § 1352. These regulations require certification by Vendor (and its subcontractors) that they have not engaged in prohibited lobbying activities and/or have filed any required disclosures in accordance with these Applicable Laws. Submission of this certification is a prerequisite for making or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>entering into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>transaction imposed by Section 1352, Title 31, U.S. Code; any person who fails to file the required certification may be subject to a civil penalty of not less than $10,000 and not more than $100,000 for each such failure. In accordance with 2 C.F.R. Pt. 200, App. II, Section I, Vendor certifies the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052A8762" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5503,55 +5825,77 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor will, in all solicitations or advertisements for employees placed by or on behalf of Vendor, state that all qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, or national origin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D77E499" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor will not discharge or in any other manner discriminate against any employee or applicant for employment because such employee or applicant has inquired about, discussed, or disclosed the compensation of the employee or applicant or another employee or applicant. This provision shall not apply to instances in which an employee who has access to the compensation information of other employees or applicants as a part of such employee's essential job functions discloses the compensation of such other employees or applicants to individuals who do not otherwise have access to such information, unless such disclosure is in response to a formal complaint or charge, in furtherance of an investigation, proceeding, hearing, or action, including an investigation conducted by the employer, or is consistent with Vendor’s legal duty to furnish information. </w:t>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not discharge or in any other manner discriminate against any employee or applicant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for employment because</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A1C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such employee or applicant has inquired about, discussed, or disclosed the compensation of the employee or applicant or another employee or applicant. This provision shall not apply to instances in which an employee who has access to the compensation information of other employees or applicants as a part of such employee's essential job functions discloses the compensation of such other employees or applicants to individuals who do not otherwise have access to such information, unless such disclosure is in response to a formal complaint or charge, in furtherance of an investigation, proceeding, hearing, or action, including an investigation conducted by the employer, or is consistent with Vendor’s legal duty to furnish information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8993A2" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor will send to each labor union or representative of workers with which he has a collective bargaining agreement or other contract or understanding, a notice to be provided advising the said labor union or workers' representatives of Vendor’s commitments under this section, and shall post copies of the notice in conspicuous places available to employees and applicants for employment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F15D5C" w14:textId="77777777" w:rsidR="006F2858" w:rsidRPr="002A1C85" w:rsidRDefault="004E1B45" w:rsidP="62AC8261">
       <w:pPr>
         <w:numPr>
@@ -5744,234 +6088,245 @@
         <w:ind w:right="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor further agrees that it will refrain from entering into any contract or contract modification subject to Executive Order 11246 of September 24, 1965, with a contractor debarred from, or who has not demonstrated eligibility for, Government contracts and federally assisted construction contracts pursuant to the Executive Order and will carry out such sanctions and penalties for violation of the equal opportunity clause as may be imposed upon contractors and subcontractors by the administering agency or the Secretary of Labor pursuant to Part II, Subpart D of the Executive Order. In addition, Vendor agrees that if it fails or refuses to comply with these undertakings, the administering agency may take any or all of the following actions: Cancel, terminate, or suspend in whole or in part this grant (contract, loan, insurance, guarantee); refrain from extending any further assistance to the applicant under the program with respect to which the failure or refund occurred until satisfactory assurance of future compliance has been received from such applicant; and refer the case to the Department of Justice for appropriate legal proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11874860" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="18"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F2858" w:rsidSect="00CF5139">
-      <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="144" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05FA5B0A" w14:textId="77777777" w:rsidR="004E1B45" w:rsidRDefault="004E1B45">
+    <w:p w14:paraId="3070A633" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="758F2037" w14:textId="77777777" w:rsidR="004E1B45" w:rsidRDefault="004E1B45">
+    <w:p w14:paraId="081EB0E3" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FE5CF7E" w14:textId="77777777" w:rsidR="00DD6D60" w:rsidRDefault="00DD6D60">
+    <w:p w14:paraId="416FE4D4" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21722C45" w14:textId="77777777" w:rsidR="00CF5139" w:rsidRDefault="00CF5139"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="665554D2" w:rsidRPr="00DD1D6A" w14:paraId="798CBEF3" w14:textId="77777777" w:rsidTr="4E692AAC">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1588B922" w14:textId="731A6450" w:rsidR="665554D2" w:rsidRPr="00DD1D6A" w:rsidRDefault="6E19882D" w:rsidP="665554D2">
+        <w:p w14:paraId="1588B922" w14:textId="75C94D0B" w:rsidR="665554D2" w:rsidRPr="00DD1D6A" w:rsidRDefault="6E19882D" w:rsidP="665554D2">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DD1D6A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Last updated </w:t>
           </w:r>
           <w:r w:rsidR="4E937322" w:rsidRPr="00DD1D6A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00A36EE9">
+          <w:r w:rsidR="00FC5250">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>9.22</w:t>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidR="00936F96">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00FC5250">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>01</w:t>
           </w:r>
           <w:r w:rsidR="00DD1D6A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.25</w:t>
+            <w:t>.2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E45675">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0063D0AD" w14:textId="3CB0779B" w:rsidR="665554D2" w:rsidRPr="00DD1D6A" w:rsidRDefault="3285369A" w:rsidP="3285369A">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DD1D6A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00DD1D6A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6044,130 +6399,120 @@
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3DE235E8" w14:textId="1C0EDB42" w:rsidR="665554D2" w:rsidRPr="00DD1D6A" w:rsidRDefault="665554D2" w:rsidP="665554D2">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E02B04A" w14:textId="7CF43D16" w:rsidR="006F2858" w:rsidRDefault="006F2858">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496D1744" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8FE3B3" w14:textId="77777777" w:rsidR="004E1B45" w:rsidRDefault="004E1B45">
+    <w:p w14:paraId="71AEE6EE" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1662B358" w14:textId="77777777" w:rsidR="004E1B45" w:rsidRDefault="004E1B45">
+    <w:p w14:paraId="2DC6CAD2" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D244353" w14:textId="77777777" w:rsidR="00DD6D60" w:rsidRDefault="00DD6D60">
+    <w:p w14:paraId="778E532B" w14:textId="77777777" w:rsidR="00CE4F89" w:rsidRDefault="00CE4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13BE9016" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="10AA4FB2" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -6246,51 +6591,51 @@
       <w:t>State of Iowa contract # &lt;&lt;Master Agreement #&gt;&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="079C8B6E" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48C6D613" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="006F2858">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F0F6BA6" w14:textId="77777777" w:rsidR="006F2858" w:rsidRDefault="004E1B45">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -6709,142 +7054,176 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="595870553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="501549180">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1810399013">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F2858"/>
     <w:rsid w:val="0003702D"/>
     <w:rsid w:val="000A59BB"/>
     <w:rsid w:val="000A7D89"/>
     <w:rsid w:val="000D726C"/>
     <w:rsid w:val="000E0657"/>
     <w:rsid w:val="000E55B2"/>
+    <w:rsid w:val="00124828"/>
     <w:rsid w:val="00153038"/>
+    <w:rsid w:val="001912A0"/>
     <w:rsid w:val="001B5857"/>
     <w:rsid w:val="001D61DF"/>
     <w:rsid w:val="0021742D"/>
     <w:rsid w:val="002A1C85"/>
     <w:rsid w:val="002C6433"/>
     <w:rsid w:val="002D6408"/>
     <w:rsid w:val="00370513"/>
     <w:rsid w:val="00375439"/>
+    <w:rsid w:val="003F3A33"/>
+    <w:rsid w:val="004224BD"/>
+    <w:rsid w:val="00425F27"/>
     <w:rsid w:val="00427B44"/>
     <w:rsid w:val="00467431"/>
     <w:rsid w:val="004E1B45"/>
     <w:rsid w:val="004E2F81"/>
     <w:rsid w:val="004F25BC"/>
     <w:rsid w:val="004F5F4E"/>
+    <w:rsid w:val="004F72B7"/>
     <w:rsid w:val="00577D7E"/>
     <w:rsid w:val="005A321A"/>
     <w:rsid w:val="005A599A"/>
+    <w:rsid w:val="005A5FED"/>
     <w:rsid w:val="005B0944"/>
     <w:rsid w:val="005E3513"/>
     <w:rsid w:val="00610312"/>
     <w:rsid w:val="0063388C"/>
+    <w:rsid w:val="006531DB"/>
     <w:rsid w:val="00671A3E"/>
     <w:rsid w:val="0067436F"/>
     <w:rsid w:val="006D391D"/>
+    <w:rsid w:val="006F1435"/>
     <w:rsid w:val="006F2858"/>
+    <w:rsid w:val="006F5E8B"/>
     <w:rsid w:val="0075673E"/>
+    <w:rsid w:val="00775745"/>
+    <w:rsid w:val="00784B8E"/>
+    <w:rsid w:val="007B2C1A"/>
     <w:rsid w:val="00805412"/>
     <w:rsid w:val="00821795"/>
     <w:rsid w:val="0083265F"/>
+    <w:rsid w:val="00854DB5"/>
     <w:rsid w:val="0085728E"/>
     <w:rsid w:val="0086760D"/>
     <w:rsid w:val="00887820"/>
+    <w:rsid w:val="00893753"/>
     <w:rsid w:val="008B50A4"/>
     <w:rsid w:val="008D2E41"/>
     <w:rsid w:val="008D689C"/>
     <w:rsid w:val="00913DC6"/>
     <w:rsid w:val="00921C6A"/>
     <w:rsid w:val="00934743"/>
+    <w:rsid w:val="00936F96"/>
     <w:rsid w:val="009420F1"/>
     <w:rsid w:val="009506D6"/>
+    <w:rsid w:val="009A070F"/>
     <w:rsid w:val="00A36EE9"/>
+    <w:rsid w:val="00AE3446"/>
     <w:rsid w:val="00B228A3"/>
     <w:rsid w:val="00B36AB0"/>
     <w:rsid w:val="00B60272"/>
+    <w:rsid w:val="00B82347"/>
+    <w:rsid w:val="00B943D0"/>
     <w:rsid w:val="00BA2762"/>
+    <w:rsid w:val="00BD2EC6"/>
     <w:rsid w:val="00C12E18"/>
     <w:rsid w:val="00C20A32"/>
+    <w:rsid w:val="00C246B1"/>
+    <w:rsid w:val="00C24CD5"/>
+    <w:rsid w:val="00C33567"/>
     <w:rsid w:val="00C45B85"/>
     <w:rsid w:val="00C62641"/>
     <w:rsid w:val="00C913C0"/>
+    <w:rsid w:val="00C947BC"/>
+    <w:rsid w:val="00CA0048"/>
     <w:rsid w:val="00CC6D50"/>
+    <w:rsid w:val="00CE4F89"/>
     <w:rsid w:val="00CF5139"/>
+    <w:rsid w:val="00D10063"/>
     <w:rsid w:val="00D50B37"/>
     <w:rsid w:val="00D713D5"/>
     <w:rsid w:val="00D75B77"/>
     <w:rsid w:val="00DD1D6A"/>
     <w:rsid w:val="00DD6D60"/>
+    <w:rsid w:val="00E45675"/>
     <w:rsid w:val="00E76EDB"/>
     <w:rsid w:val="00E93C68"/>
+    <w:rsid w:val="00ED6143"/>
+    <w:rsid w:val="00F21475"/>
     <w:rsid w:val="00F55850"/>
+    <w:rsid w:val="00F55E8B"/>
     <w:rsid w:val="00F64BF7"/>
+    <w:rsid w:val="00FC5250"/>
+    <w:rsid w:val="00FC558F"/>
     <w:rsid w:val="00FD70D4"/>
     <w:rsid w:val="00FE77EA"/>
     <w:rsid w:val="01A54D6D"/>
     <w:rsid w:val="063AB5DD"/>
     <w:rsid w:val="0BDCDAB2"/>
     <w:rsid w:val="0C1D0968"/>
     <w:rsid w:val="0CAF9F95"/>
     <w:rsid w:val="128D6C9B"/>
     <w:rsid w:val="13E421E5"/>
     <w:rsid w:val="149734A9"/>
     <w:rsid w:val="16AEBE3C"/>
     <w:rsid w:val="17AD78DB"/>
     <w:rsid w:val="1D5CB719"/>
     <w:rsid w:val="1F7E68D2"/>
     <w:rsid w:val="1FD25CE2"/>
     <w:rsid w:val="20BBDF5B"/>
     <w:rsid w:val="214059B4"/>
     <w:rsid w:val="23EBF916"/>
     <w:rsid w:val="2448A301"/>
     <w:rsid w:val="24F8ECE2"/>
     <w:rsid w:val="2613106A"/>
     <w:rsid w:val="2CAE8E36"/>
     <w:rsid w:val="2E03B855"/>
     <w:rsid w:val="314F2F0A"/>
     <w:rsid w:val="31FADF81"/>
@@ -7553,66 +7932,64 @@
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6D60"/>
     <w:pPr>
       <w:tabs>
@@ -7648,59 +8025,131 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD6D60"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D726C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00854DB5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C947BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C947BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED6143"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006531DB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006531DB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/cfr/text/2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/uscode/text/42" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-40/part-247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/cfr/text/2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/uscode/text/42" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-40/part-247" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.iowa.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7992,56 +8441,58 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="71bbdc2c-d54b-42b2-85c1-f3a249ec8717" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="891d4b53-54c6-4f55-a66c-8de281288ec6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000A79ADB279022A43B4AA612917458872" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46d4504e98ef4e709a8e2891e806c225">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71bbdc2c-d54b-42b2-85c1-f3a249ec8717" xmlns:ns3="891d4b53-54c6-4f55-a66c-8de281288ec6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c92e2b2a1dd22a6591721e22da05fc39" ns2:_="" ns3:_="">
     <xsd:import namespace="71bbdc2c-d54b-42b2-85c1-f3a249ec8717"/>
     <xsd:import namespace="891d4b53-54c6-4f55-a66c-8de281288ec6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -8224,128 +8675,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8652F868-1862-426E-A69A-9FD214EF98DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3179D3-0FF1-4C46-9A6A-BD03821D12F9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71bbdc2c-d54b-42b2-85c1-f3a249ec8717"/>
+    <ds:schemaRef ds:uri="891d4b53-54c6-4f55-a66c-8de281288ec6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42F7394B-D3FA-4918-95AE-DD5143C7FAF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71bbdc2c-d54b-42b2-85c1-f3a249ec8717"/>
     <ds:schemaRef ds:uri="891d4b53-54c6-4f55-a66c-8de281288ec6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3179D3-0FF1-4C46-9A6A-BD03821D12F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8652F868-1862-426E-A69A-9FD214EF98DA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="891d4b53-54c6-4f55-a66c-8de281288ec6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>24047</Characters>
+  <Pages>11</Pages>
+  <Words>4570</Words>
+  <Characters>26052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28209</CharactersWithSpaces>
+  <CharactersWithSpaces>30561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kotchian, Awna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000A79ADB279022A43B4AA612917458872</vt:lpwstr>
   </property>