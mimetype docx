--- v0 (2026-08-01)
+++ v1 (2026-08-21)
@@ -4586,126 +4586,113 @@
     <w:p w14:paraId="4B66CCD0" w14:textId="77777777" w:rsidR="00E32DB3" w:rsidRPr="00E32DB3" w:rsidRDefault="00E32DB3" w:rsidP="00E32DB3">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E32DB3">
         <w:t xml:space="preserve">Required terms are included. The terms required by Iowa Code section 8.95, including its State data provision, are deemed included. Where a section 8.95 term grants the State or a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E32DB3">
         <w:t>Purchasing Entity greater rights</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E32DB3">
         <w:t xml:space="preserve"> than this Agreement otherwise provides, the section 8.95 term controls; where this Agreement grants greater rights, this Agreement controls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CC1D6E" w14:textId="77777777" w:rsidR="00E32DB3" w:rsidRPr="00E32DB3" w:rsidRDefault="00E32DB3" w:rsidP="00E32DB3">
+    <w:p w14:paraId="1C9413A9" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00E32DB3" w:rsidP="00F81E01">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E32DB3">
         <w:t xml:space="preserve">Limitation of Vendor liability. Any limitation of Vendor liability, wherever it appears, is subject to Iowa Code section 8.96 and is void to the extent it repudiates liability for a cybersecurity incident; limits liability for intentional torts, criminal </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32DB3">
         <w:lastRenderedPageBreak/>
         <w:t>acts, fraud, intentional or willful misconduct, gross negligence, death, bodily injury, damage to real or personal property, intellectual property violations, liquidated damages, compliance with applicable law, violation of confidential information obligations, or Vendor’s indemnification obligations; does not apply equally to the Parties; or limits Vendor liability to less than the contract value inclusive of all extensions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4D5B71" w14:textId="4E91E4F2" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00E32DB3" w:rsidP="00E32DB3">
+    <w:p w14:paraId="3C4F1BAA" w14:textId="208D8120" w:rsidR="00F81E01" w:rsidRPr="00F81E01" w:rsidRDefault="00E32DB3" w:rsidP="00F81E01">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81E01">
+        <w:t xml:space="preserve">Contract terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81E01" w:rsidRPr="00F81E01">
+        <w:t>are not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81E01">
+        <w:t xml:space="preserve"> confidential. Nothing in this Agreement, a Purchasing Instrument, or any Additional Terms renders the terms of this Agreement or any pricing or payment information confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4D5B71" w14:textId="573F8E9E" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00E32DB3">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF78E2">
-[...27 lines deleted...]
-      <w:r w:rsidR="00354905" w:rsidRPr="002743EA">
+      <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Definitions</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00354905" w:rsidRPr="002743EA">
+        <w:t xml:space="preserve">Definitions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002743EA">
         <w:t>In addition to any other terms that may be defined elsewhere in this Agreement, the following terms shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB9F4D1" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Acceptance”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> means the Purchasing Entity has determined a portion of the Deliverables satisfies its Acceptance Tests. </w:t>
       </w:r>
@@ -4876,71 +4863,74 @@
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Disclosing Party”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t>) to the other Party (</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Receiving Party”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t>) that, at the time of disclosure, is designated as confidential (or like designation), is disclosed in circumstances of confidence, or would be understood by the Parties, exercising reasonable business judgment, to be confidential. Confidential Information does not include any information that: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002743EA">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002743EA">
-        <w:t>) was previously and rightfully in the possession of the Receiving Party from a source other than the Disclosing Party; (ii) was known to the Receiving Party prior to the disclosure of the information by the Disclosing Party; (iii) was disclosed to the Receiving Party without restriction by an independent third party having a legal right to disclose the information; (iv) is in the public domain; (v) is independently developed by the Receiving Party without any reliance on Confidential Information disclosed by the Disclosing Party; (vi) is disclosed or is required or authorized to be disclosed in compliance with applicable law; or (vii) is disclosed by the Receiving Party with the written consent of the Disclosing Party.</w:t>
+        <w:t xml:space="preserve">) was previously and rightfully in the possession of the Receiving Party from a source other than the Disclosing Party; (ii) was known to the Receiving Party prior to the disclosure of the information by the Disclosing Party; (iii) was disclosed to the Receiving Party without restriction by an independent third party having a legal right to disclose the information; (iv) is in the public domain; (v) is independently developed by the Receiving Party without any reliance on Confidential Information disclosed by the Disclosing Party; (vi) is disclosed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002743EA">
+        <w:lastRenderedPageBreak/>
+        <w:t>or is required or authorized to be disclosed in compliance with applicable law; or (vii) is disclosed by the Receiving Party with the written consent of the Disclosing Party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17865C0A" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“Customer Data”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> means all information, data (including de-identified and aggregated data), materials, or documents (including Confidential Information and Personal Data) originating with, disclosed by, provided by, made accessible by, or otherwise obtained by or from the Purchasing Entity, the State of Iowa, or users, directly or indirectly, including from any Authorized Contractors of any of the foregoing, related to this Agreement in any way whatsoever, regardless of form, including all information, data, materials, or documents accessed, used, or developed by Vendor in connection with any Customer-Owned Deliverables provided hereunder and all originals and copies of any of the foregoing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1885BB96" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
@@ -5030,59 +5020,51 @@
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> including any failure of a Deliverable(s) to conform to or meet an applicable Specification. Deficiency also includes the lack of something essential or necessary for completeness or proper functioning of a Deliverable(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E724434" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Deliverables”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve"> means </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the services, goods, software, work, work product, items, materials, and property to be created, developed, produced, delivered, performed, or provided by or on behalf of, or otherwise made available through, Vendor, directly or indirectly, in connection with this Agreement.</w:t>
+        <w:t> means all of the services, goods, software, work, work product, items, materials, and property to be created, developed, produced, delivered, performed, or provided by or on behalf of, or otherwise made available through, Vendor, directly or indirectly, in connection with this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AF28C6" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Documentation”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t> means any and all technical information, commentary, explanations, design documents, system architecture documents, database layouts, code, test materials, training materials, guides, manuals, worksheets, notes, work papers, and all other information, documentation, and materials discovered, created, or developed by Vendor hereunder or otherwise related to or used in conjunction with any Deliverables in any medium, including hard copy, electronic, digital, and magnetically, or optically encoded media.</w:t>
       </w:r>
     </w:p>
@@ -5107,55 +5089,55 @@
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t>means the State of Iowa Department of Management and, unless the context clearly indicates otherwise, any independent contractors, consultants, or other third parties (including other governmental entities) who are retained, hired, or utilized by DOM in furtherance of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7F8CAC" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Personal Data”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve"> means any information relating to an identified or identifiable person, including, but not limited to, Social Security or other government-issued identification numbers, federal or state tax information, “Personal Information” as defined in Iowa Code 715C, account security information, financial account information, credit/debit/gift or other payment card information, account passwords, intellectual property, document identification number, and sensitive or personal data (or equivalent terminology) as </w:t>
+        <w:t xml:space="preserve"> means any information relating to an identified or identifiable person, including, but not limited to, Social Security or other government-issued identification numbers, federal or state tax information, “Personal Information” as defined in Iowa Code 715C, account security information, financial account information, credit/debit/gift </w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">defined under any applicable law regarding privacy, data protection, information security obligations, or the Processing of Personal Data. </w:t>
+        <w:t xml:space="preserve">or other payment card information, account passwords, intellectual property, document identification number, and sensitive or personal data (or equivalent terminology) as defined under any applicable law regarding privacy, data protection, information security obligations, or the Processing of Personal Data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E448D7C" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Process”</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
@@ -7694,59 +7676,51 @@
           <w:b/>
         </w:rPr>
         <w:t>Termination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F1E0C1" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Termination for Cause by the State</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve">. DOM may terminate this Agreement, and any Purchasing Entity may terminate a Purchasing Instrument(s) entered into under this Agreement, upon written notice of Vendor’s breach of any material term of the Agreement or associated Purchasing Instrument, if the breach is not cured within the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> specified in the notice of breach. In addition, DOM may terminate this </w:t>
+        <w:t xml:space="preserve">. DOM may terminate this Agreement, and any Purchasing Entity may terminate a Purchasing Instrument(s) entered into under this Agreement, upon written notice of Vendor’s breach of any material term of the Agreement or associated Purchasing Instrument, if the breach is not cured within the time period specified in the notice of breach. In addition, DOM may terminate this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002743EA">
         <w:t>Agreement</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> or a Purchasing Entity may terminate an associated Purchasing Instrument without advance notice if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5548195D" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve">Vendor makes false statements in connection with the Agreement, </w:t>
@@ -9244,59 +9218,51 @@
     </w:p>
     <w:p w14:paraId="32A5D236" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Right of Inspection/Vendor Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve">. The Purchasing Entity may inspect the Vendor’s books and records at reasonable times in order to monitor the performance of this Agreement or a Purchasing Instrument, including but not limited to any request that the Vendor provide a copy of its affirmative action program, containing goals and time specifications in accordance with Iowa Admin. Code </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 11-121. All subcontracts shall contain provisions that allow the same. The Vendor shall promptly comply with and correct any deficiencies noted in any audit and promptly implement any recommendations requested by the Purchasing Entity. The Vendor </w:t>
+        <w:t xml:space="preserve">. The Purchasing Entity may inspect the Vendor’s books and records at reasonable times in order to monitor the performance of this Agreement or a Purchasing Instrument, including but not limited to any request that the Vendor provide a copy of its affirmative action program, containing goals and time specifications in accordance with Iowa Admin. Code ch. 11-121. All subcontracts shall contain provisions that allow the same. The Vendor shall promptly comply with and correct any deficiencies noted in any audit and promptly implement any recommendations requested by the Purchasing Entity. The Vendor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002743EA">
         <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> not impose any charge or fee in connection with any such audit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7E3F5B" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE/>
@@ -9427,59 +9393,51 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="002743EA">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Further Assurances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve">. Each party shall do and perform, or cause to be done and performed, all such further acts and things, and shall execute and deliver all such other agreements, certificates, instruments and documents, as the other party may reasonably request </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> carry out the intent and accomplish the purposes of this Agreement.</w:t>
+        <w:t>. Each party shall do and perform, or cause to be done and performed, all such further acts and things, and shall execute and deliver all such other agreements, certificates, instruments and documents, as the other party may reasonably request in order to carry out the intent and accomplish the purposes of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D74ED5A" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
@@ -12507,116 +12465,92 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONUS Obligation</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007F1AF4">
         <w:t>Access, s</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve">torage, Processing, transmission, retention, or other maintenance of Customer Data at rest and all backups shall occur solely in the continental United States of America. Vendor shall not allow Vendor personnel to </w:t>
       </w:r>
       <w:r w:rsidR="007F1AF4">
         <w:t xml:space="preserve">access, </w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve">store, Process, or retain Customer Data on any portable devices, including personal computers, tablets, or cell phones, except to the extent such devices are used and permanently </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> only in the continental United States of America.</w:t>
+        <w:t>store, Process, or retain Customer Data on any portable devices, including personal computers, tablets, or cell phones, except to the extent such devices are used and permanently stored or backed up at all times only in the continental United States of America.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62EA4DE9" w14:textId="77777777" w:rsidR="006005B6" w:rsidRPr="002743EA" w:rsidRDefault="00354905" w:rsidP="00354905">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Import and Export of Data</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t xml:space="preserve"> Purchasing Entity must </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002743EA">
         <w:t>have the ability at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002743EA">
-        <w:t xml:space="preserve"> to extract Customer Data and other information from any Vendor systems housing such information or data. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> when necessary, must not interfere with such extracts, must ensure extracts are provided at no additional charge to the Purchasing Entity, and must make sure that data can be exported in a commercially reasonable format so that the Purchasing Entity can then import data into other systems. Regarding exporting data and information, the Vendor must ensure that the Purchasing Entity receives the requested data or information within seven days of making a request. The format of the exported data should be as specified by the Purchasing Entity or, if not feasible, in a commercially reasonable format.</w:t>
+        <w:t xml:space="preserve"> to extract Customer Data and other information from any Vendor systems housing such information or data. Vendor must assist with such extracts when necessary, must not interfere with such extracts, must ensure extracts are provided at no additional charge to the Purchasing Entity, and must make sure that data can be exported in a commercially reasonable format so that the Purchasing Entity can then import data into other systems. Regarding exporting data and information, the Vendor must ensure that the Purchasing Entity receives the requested data or information within seven days of making a request. The format of the exported data should be as specified by the Purchasing Entity or, if not feasible, in a commercially reasonable format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BBDFFD" w14:textId="77777777" w:rsidR="00354905" w:rsidRPr="002743EA" w:rsidRDefault="295913FD" w:rsidP="006005B6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006005B6">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Security Audits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. During the Term, DOM or the Purchasing Entity may perform security audits of Vendor’s environment used to provide Deliverables. Vulnerabilities will be </w:t>
       </w:r>
       <w:r>
@@ -13410,58 +13344,58 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Survives Termination</w:t>
       </w:r>
       <w:r w:rsidRPr="002743EA">
         <w:t>. Vendor’s duties, obligations, and liabilities as set forth in this Data Protection Addendum shall survive termination of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00354905" w:rsidSect="00041A0A">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1584" w:right="1980" w:bottom="280" w:left="1339" w:header="180" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="038287B0" w14:textId="77777777" w:rsidR="00783B55" w:rsidRDefault="00783B55">
+    <w:p w14:paraId="0BBA2B93" w14:textId="77777777" w:rsidR="00405450" w:rsidRDefault="00405450">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C2B06FC" w14:textId="77777777" w:rsidR="00783B55" w:rsidRDefault="00783B55">
+    <w:p w14:paraId="586194C8" w14:textId="77777777" w:rsidR="00405450" w:rsidRDefault="00405450">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13768,58 +13702,58 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="438D4BA5" w14:textId="77777777" w:rsidR="00083F0B" w:rsidRDefault="00083F0B">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FD6198B" w14:textId="77777777" w:rsidR="00083F0B" w:rsidRDefault="00083F0B"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FAC5100" w14:textId="77777777" w:rsidR="00783B55" w:rsidRDefault="00783B55">
+    <w:p w14:paraId="5504E996" w14:textId="77777777" w:rsidR="00405450" w:rsidRDefault="00405450">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="323F51B4" w14:textId="77777777" w:rsidR="00783B55" w:rsidRDefault="00783B55">
+    <w:p w14:paraId="6CE827D1" w14:textId="77777777" w:rsidR="00405450" w:rsidRDefault="00405450">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F34F66A" w14:textId="77777777" w:rsidR="009508A0" w:rsidRDefault="00E632FF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -16129,83 +16063,84 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1053427845">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="487017250">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="65691522">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1309941002">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1437823751">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="817889671">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="220"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009508A0"/>
     <w:rsid w:val="00010A2D"/>
     <w:rsid w:val="000243A3"/>
     <w:rsid w:val="00027527"/>
     <w:rsid w:val="00032EE2"/>
+    <w:rsid w:val="000379E7"/>
     <w:rsid w:val="00041A0A"/>
     <w:rsid w:val="00047372"/>
     <w:rsid w:val="000554B8"/>
     <w:rsid w:val="00062397"/>
     <w:rsid w:val="00064CEE"/>
     <w:rsid w:val="00065567"/>
     <w:rsid w:val="000729DD"/>
     <w:rsid w:val="000831C6"/>
     <w:rsid w:val="0008347A"/>
     <w:rsid w:val="00083F0B"/>
     <w:rsid w:val="00084B19"/>
     <w:rsid w:val="00085F68"/>
     <w:rsid w:val="00095433"/>
     <w:rsid w:val="000A25E3"/>
     <w:rsid w:val="000B4636"/>
     <w:rsid w:val="000C2D33"/>
     <w:rsid w:val="000C5062"/>
     <w:rsid w:val="00103A49"/>
     <w:rsid w:val="001058B8"/>
     <w:rsid w:val="00112A9A"/>
     <w:rsid w:val="00135B48"/>
     <w:rsid w:val="00147017"/>
     <w:rsid w:val="00150667"/>
     <w:rsid w:val="00154E75"/>
     <w:rsid w:val="001628A0"/>
@@ -16230,50 +16165,51 @@
     <w:rsid w:val="00251042"/>
     <w:rsid w:val="00263D21"/>
     <w:rsid w:val="00285421"/>
     <w:rsid w:val="00292059"/>
     <w:rsid w:val="00297FCD"/>
     <w:rsid w:val="002A4A22"/>
     <w:rsid w:val="002B59E9"/>
     <w:rsid w:val="002C5919"/>
     <w:rsid w:val="002D6408"/>
     <w:rsid w:val="002F108B"/>
     <w:rsid w:val="00333446"/>
     <w:rsid w:val="00334159"/>
     <w:rsid w:val="003432B8"/>
     <w:rsid w:val="00350E79"/>
     <w:rsid w:val="00352162"/>
     <w:rsid w:val="00354905"/>
     <w:rsid w:val="0036314D"/>
     <w:rsid w:val="00370513"/>
     <w:rsid w:val="00370602"/>
     <w:rsid w:val="00372702"/>
     <w:rsid w:val="003731F2"/>
     <w:rsid w:val="003A3BDF"/>
     <w:rsid w:val="003C12F8"/>
     <w:rsid w:val="003D5F63"/>
     <w:rsid w:val="003E784A"/>
+    <w:rsid w:val="00405450"/>
     <w:rsid w:val="00422E43"/>
     <w:rsid w:val="004307A0"/>
     <w:rsid w:val="004329E2"/>
     <w:rsid w:val="00434E09"/>
     <w:rsid w:val="004375D3"/>
     <w:rsid w:val="00460365"/>
     <w:rsid w:val="004C59EE"/>
     <w:rsid w:val="004D76B8"/>
     <w:rsid w:val="004E4693"/>
     <w:rsid w:val="004E4FF5"/>
     <w:rsid w:val="004F07E3"/>
     <w:rsid w:val="00505291"/>
     <w:rsid w:val="005071A1"/>
     <w:rsid w:val="00510058"/>
     <w:rsid w:val="005145C6"/>
     <w:rsid w:val="00541DFF"/>
     <w:rsid w:val="0055242B"/>
     <w:rsid w:val="005561EA"/>
     <w:rsid w:val="0058167E"/>
     <w:rsid w:val="005A5FED"/>
     <w:rsid w:val="005E381E"/>
     <w:rsid w:val="006005B6"/>
     <w:rsid w:val="0060195A"/>
     <w:rsid w:val="00610338"/>
     <w:rsid w:val="006265FE"/>
@@ -16402,50 +16338,51 @@
     <w:rsid w:val="00DA6926"/>
     <w:rsid w:val="00DA71B9"/>
     <w:rsid w:val="00DC4B9F"/>
     <w:rsid w:val="00DC5FEC"/>
     <w:rsid w:val="00DC6732"/>
     <w:rsid w:val="00DE6760"/>
     <w:rsid w:val="00E028F9"/>
     <w:rsid w:val="00E21DBB"/>
     <w:rsid w:val="00E23B5A"/>
     <w:rsid w:val="00E26C74"/>
     <w:rsid w:val="00E32DB3"/>
     <w:rsid w:val="00E5382C"/>
     <w:rsid w:val="00E552C1"/>
     <w:rsid w:val="00E632FF"/>
     <w:rsid w:val="00E97C03"/>
     <w:rsid w:val="00ED2287"/>
     <w:rsid w:val="00EE01F6"/>
     <w:rsid w:val="00EE1797"/>
     <w:rsid w:val="00EE556B"/>
     <w:rsid w:val="00EF7374"/>
     <w:rsid w:val="00F01052"/>
     <w:rsid w:val="00F01B02"/>
     <w:rsid w:val="00F24F17"/>
     <w:rsid w:val="00F42A67"/>
     <w:rsid w:val="00F55FD0"/>
+    <w:rsid w:val="00F81E01"/>
     <w:rsid w:val="00FA00AB"/>
     <w:rsid w:val="00FB6F72"/>
     <w:rsid w:val="00FC4B9D"/>
     <w:rsid w:val="00FD45A8"/>
     <w:rsid w:val="00FE4FB4"/>
     <w:rsid w:val="00FF36B4"/>
     <w:rsid w:val="00FF4424"/>
     <w:rsid w:val="00FF6EA1"/>
     <w:rsid w:val="08F53E68"/>
     <w:rsid w:val="164CDC06"/>
     <w:rsid w:val="19DD6D21"/>
     <w:rsid w:val="295913FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -17510,78 +17447,78 @@
  & l t ; p & g t ; C O I   -   T h e & a m p ; n b s p ; C e r t i f i c a t e   H o l d e r   b o x   s h a l l   s t a t e : & l t ; / p & g t ; 
  
  
  
  & l t ; p & g t ; S t a t e   o f   I o w a   -   D e p a r t m e n t   o f   M a n a g e m e n t & l t ; / p & g t ; 
  
  
  
  & l t ; p & g t ; 2 0 0   E .   G r a n d   A v e n u e & l t ; / p & g t ; 
  
  
  
  & l t ; p & g t ; D e s   M o i n e s ,   I A   5 0 3 0 9 & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   N a m e = " C o n t r a c t s "   D a t a T y p e = " S t r i n g " > < P r o m p t > C o n t r a c t s < / P r o m p t > < / V a r i a b l e > < V a r i a b l e   I n p u t M e t h o d = " C a l e n d a r "   N a m e = " C u r r e n t   C O I   E x p i r a t i o n   D a t e "   D a t a T y p e = " D a t e " > < P r o m p t > C u r r e n t   C O I   E x p i r a t i o n   D a t e < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; P l e a s e   e n t e r   t h e   c u r r e n t   e x p i r a t i o n   d a t e   f o r   t h e   c e r t i f i c a t e   o f   i n s u r a n c e . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " d b a "   D a t a T y p e = " S t r i n g " > < P r o m p t > d b a < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; I f   t h e   v e n d o r   h a s   a   d o i n g   b u s i n e s s   a s   n a m e ,   e n t e r   i t   h e r e . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   I n p u t M e t h o d = " F i l e U p l o a d "   N a m e = " F e d e r a l   W - 9 "   D a t a T y p e = " S t r i n g * " > < P r o m p t > F e d e r a l   W - 9 < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; W - 9   i s   r e q u e s t e d   a t   t h e   b e g i n n i n g   o f   t h e   a g r e e m e n t   c r e a t i o n   p h a s e .   S e n d   t o   I T C o n t r a c t s @ d o m . i o w a . g o v & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   W i d t h = " 4 0 "   N a m e = " F o r m a l   N o t i c e   A d d r e s s "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' F o r m a l   N o t i c e   A d d r e s s '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > F o r m a l   N o t i c e   A d d r e s s < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; E n t e r   c o m p l e t e   a d d r e s s   f o r   l e g a l   n o t i c e s ,   i n c l u d i n g   e m a i l   a d d r e s s . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 6 "   N a m e = " I o w a   S O S   B u s i n e s s   N u m b e r "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' I o w a   S O S   B u s i n e s s   N u m b e r '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > I o w a   S O S   B u s i n e s s   N u m b e r < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; I o w a   S e c r e t a r y   o f   S t a t e   B u s i n e s s   N u m b e r   f o r   V e n d o r & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " L e g a l   B u s i n e s s   N a m e "   D a t a T y p e = " S t r i n g " > < P r o m p t > L e g a l   B u s i n e s s   N a m e < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; N a m e   o f   t h e   v e n d o r & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   A u t o T r i m = " t r u e "   M a x L e n g t h = " 2 5 5 "   N a m e = " P r i m a r y   A d d r e s s "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' P r i m a r y   A d d r e s s '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > P r i m a r y   A d d r e s s < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; V e n d o r   p r i m a r y   s t r e e t   a d d r e s s & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " P r i m a r y   C i t y "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' P r i m a r y   C i t y '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > P r i m a r y   C i t y < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; V e n d o r   P r i m a r y   C i t y   N a m e & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 "   N a m e = " P r i m a r y   S t a t e "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' P r i m a r y   S t a t e '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > P r i m a r y   S t a t e < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; E n t e r   s t a t e   a s   2   c h a r a c t e r s   -   V e n d o r   P r i m a r y   S t a t e & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 1 0 "   N a m e = " P r i m a r y   Z i p   C o d e "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' P r i m a r y   Z i p   C o d e '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > P r i m a r y   Z i p   C o d e < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; V e n d o r   p r i m a r y   b u s i n e s s   z i p   c o d e & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   A u t o T r i m = " t r u e "   M a x L e n g t h = " 2 5 5 "   N a m e = " S a l e s   C o n t a c t   E m a i l   A d d r e s s "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S a l e s   C o n t a c t   E m a i l   A d d r e s s '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S a l e s   C o n t a c t   E m a i l   A d d r e s s < / P r o m p t > < / V a r i a b l e > < V a r i a b l e   A u t o T r i m = " t r u e "   M a x L e n g t h = " 2 5 5 "   N a m e = " S a l e s   C o n t a c t   N a m e "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S a l e s   C o n t a c t   N a m e '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S a l e s   C o n t a c t   N a m e < / P r o m p t > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " S a l e s   C o n t a c t   P h o n e   # "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S a l e s   C o n t a c t   P h o n e   # '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S a l e s   C o n t a c t   P h o n e   # < / P r o m p t > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 1 2 "   N a m e = " S A M   U n i q u e   E n t i t y   I d e n t i f i e r "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S A M   U n i q u e   E n t i t y   I d e n t i f i e r '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S A M   U n i q u e   E n t i t y   I d e n t i f i e r < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; V e n d o r s   S A M   U n i q u e   E n t i t y   I d e n t i f i e r   ( U E I ) & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   I n p u t M e t h o d = " F i l e U p l o a d "   N a m e = " S a m p l e   I n v o i c e "   D a t a T y p e = " S t r i n g * " > < P r o m p t > S a m p l e   I n v o i c e < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; P l e a s e   h a v e   t h e   v e n d o r   s e n d   i n   a   s a m p l e   i n v o i c e   a l o n g   w i t h   t h e i r   W 9   t o   I T C o n t r a c t s @ d o m . i o w a . g o v . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " S e c u r i t y   F r a m e w o r k "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S e c u r i t y   F r a m e w o r k '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S e c u r i t y   F r a m e w o r k < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; V e n d o r s   s e c u r i t y   f r a m e w o r k   ( i . e .   S O C   2 ,   F e d R A M P ,   N I S T - 8 0 0 - 5 3 ) & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   A u t o T r i m = " t r u e "   M a x L e n g t h = " 2 "   N a m e = " S t a t e   o f   I n c o r p o r a t i o n "   C o m p u t a b l e = " t r u e "   D a t a T y p e = " S t r i n g " > < D e f i n i t i o n > f i r s t ( s e l e c t   ' S t a t e   o f   I n c o r p o r a t i o n '   f r o m   ' C M   -   V e n d o r s   i S h e e t '   w h e r e   ' L e g a l   B u s i n e s s   N a m e '   i s   ' V e n d o r   N a m e ' ) < / D e f i n i t i o n > < P r o m p t > S t a t e   o f   I n c o r p o r a t i o n < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; E n t e r   t h e   s t a t e   w h e r e   t h e   v e n d o r   i s   o r g a n i z e d   o r   i n c o r p o r a t e d .   E n t e r   s t a t e   i n   2   c h a r a c t e r s . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   I n p u t M e t h o d = " C a l e n d a r "   N a m e = " C O I   E x p i r a t i o n   D a t e   -   O t h e r "   D a t a T y p e = " D a t e " > < P r o m p t > C O I   E x p i r a t i o n   D a t e   -   O t h e r < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; F o r   C O I s   t h a t   h a v e   d i f f e r e n t   d a t e s   f o r   p o l i c y   r i d e r s .   F o r   e x a m p l e ,   C y b e r   I n s u r a n c e   o r   w o r k m e n & a m p ; # 3 9 ; s   c o m p . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   I n p u t M e t h o d = " F i l e U p l o a d "   N a m e = " L e g a l   D o c u m e n t s "   D a t a T y p e = " S t r i n g * " > < P r o m p t > L e g a l   D o c u m e n t s < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; D o c u m e n t   l o c a t i o n   f o r   N D A   a n d   o t h e r   l e g a l   d o c u m e n t s . & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < V a r i a b l e   M a x L e n g t h = " 2 5 5 "   N a m e = " V A R   P a r e n t   V e n d o r "   D a t a T y p e = " S t r i n g " > < P r o m p t > V A R   P a r e n t   V e n d o r < / P r o m p t > < G u i d a n c e > & l t ; p & g t ; T y p e   i n   t h e   v a l u e - a d d e d   p a r e n t   v e n d o r   ( I n s i g h t ,   C a r a h s o f t ,   S H I ,   o r   C D W - G   ( c o m i n g   s o o n ) & l t ; / p & g t ; < / G u i d a n c e > < / V a r i a b l e > < / D i c t i o n a r y > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63199730-C058-4725-A139-63EC3396F8A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.business-integrity.com/dealbuilder/2006/dictionary"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
   <Words>13671</Words>
-  <Characters>77925</Characters>
+  <Characters>77930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>649</Lines>
   <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>{'DOM Contract Number'} - {'Vendor Name'}</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DOM DoIT - State of Iowa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>91414</CharactersWithSpaces>
+  <CharactersWithSpaces>91419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>{'DOM Contract Number'} - {'Vendor Name'}</dc:title>
   <dc:creator>Laura Shannon</dc:creator>
   <cp:keywords>Single Agency</cp:keywords>
   <dc:description>Template for Single Agency Contracts</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-09-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">